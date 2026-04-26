--- v0 (2025-10-21)
+++ v1 (2026-04-26)
@@ -3,73 +3,73 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\APSE\Edificios\Adjudicación departamentos\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ggarnero\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16815" windowHeight="8145"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7755"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C5" i="1" l="1"/>
   <c r="B7" i="1" l="1"/>
   <c r="B11" i="1" s="1"/>
-  <c r="C5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <t>PRECIO UNIDAD</t>
   </si>
   <si>
     <t>ANTICIPO</t>
   </si>
   <si>
     <t>SALDO</t>
   </si>
   <si>
     <t>CANTIDAD CUOTAS</t>
   </si>
   <si>
     <t>IMPORTE CUOTA</t>
   </si>
   <si>
     <t>FINANCIACION UNIDADES INMOBILIARIAS</t>
   </si>
   <si>
     <t>LISTA OPCIONES</t>
@@ -474,156 +474,159 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16"/>
+      <selection activeCell="F4" sqref="F4:F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="8">
         <v>60400</v>
       </c>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="3"/>
       <c r="B4" s="5"/>
       <c r="C4" s="4"/>
       <c r="F4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="10">
         <v>25000</v>
       </c>
       <c r="C5" s="4" t="str">
-        <f>IF(B5/B3&lt;0.3,"DEBE SER IGUAL O MAYOR A 30%","OK")</f>
+        <f>IF(B5/B3&lt;0.25,"DEBE SER IGUAL O MAYOR A 25%","OK")</f>
         <v>OK</v>
       </c>
       <c r="F5">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="3"/>
       <c r="B6" s="5"/>
       <c r="C6" s="4"/>
       <c r="F6">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="15">
         <f>+B3-B5</f>
         <v>35400</v>
       </c>
       <c r="C7" s="4"/>
       <c r="F7">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="3"/>
       <c r="B8" s="6"/>
       <c r="C8" s="4"/>
+      <c r="F8">
+        <v>36</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="13">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="C9" s="4"/>
     </row>
     <row r="10" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="3"/>
       <c r="B10" s="6"/>
       <c r="C10" s="4"/>
     </row>
     <row r="11" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="16">
         <f>(+B7*(1+(0.055/12*B9)))/B9</f>
-        <v>1637.25</v>
+        <v>1145.5833333333333</v>
       </c>
       <c r="C11" s="4"/>
     </row>
     <row r="12" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A12" s="3"/>
       <c r="B12" s="6"/>
       <c r="C12" s="4"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B9">
-      <formula1>$F$5:$F$7</formula1>
+      <formula1>$F$5:$F$8</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>